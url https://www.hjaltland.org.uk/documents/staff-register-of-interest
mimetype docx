--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -1,651 +1,4023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8798" w:type="dxa"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2371"/>
+        <w:gridCol w:w="2305"/>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="405"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="405"/>
+        <w:gridCol w:w="399"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="405"/>
-        <w:gridCol w:w="405"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3191"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="3047"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F2BD9" w14:paraId="2F0E73A9" w14:textId="53A8A750" w:rsidTr="001F2BD9">
+      <w:tr w:rsidR="00B845A5" w14:paraId="2F0E73A9" w14:textId="53A8A750" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32A37389" w14:textId="31C7B01E" w:rsidR="001F2BD9" w:rsidRPr="009F46EA" w:rsidRDefault="001714B1">
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A37389" w14:textId="3E8BC635" w:rsidR="00294558" w:rsidRPr="009F46EA" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Staff</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F2BD9">
+              <w:t>Staff M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F46EA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F2BD9" w:rsidRPr="009F46EA">
+              <w:t>ember</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C86885" w14:textId="5ED3D433" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>ember</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:t>Reg no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43942B28" w14:textId="2509C49C" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264875F3" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+          <w:p w14:paraId="264875F3" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44E1ABA4" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E1ABA4" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20828D8B" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+          <w:p w14:paraId="20828D8B" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B7CD49A" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7CD49A" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="398" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EF50040" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF50040" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="396" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="681744BB" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681744BB" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FB49D96" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB49D96" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092F77">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3191" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="082799BC" w14:textId="2E60C6B7" w:rsidR="001F2BD9" w:rsidRPr="00092F77" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082799BC" w14:textId="2E60C6B7" w:rsidR="00294558" w:rsidRPr="00092F77" w:rsidRDefault="00AD70EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Date of submission </w:t>
+              <w:t>Date of submission</w:t>
+            </w:r>
+            <w:r w:rsidR="00294558">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F2BD9" w14:paraId="77E9B14F" w14:textId="72416376" w:rsidTr="001F2BD9">
+      <w:tr w:rsidR="00B845A5" w14:paraId="77E9B14F" w14:textId="72416376" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5877F103" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRPr="004E383C" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5877F103" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E383C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryan Leask </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C65D908" w14:textId="5D5E739B" w:rsidR="001F2BD9" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B85F17B" w14:textId="2FF3801A" w:rsidR="00294558" w:rsidRPr="003C261E" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C65D908" w14:textId="5D5E739B" w:rsidR="00294558" w:rsidRDefault="00294558">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A43D2AF" w14:textId="77777777" w:rsidR="001F2BD9" w:rsidRDefault="001F2BD9"/>
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A43D2AF" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F6680D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4602AAD1" w14:textId="295BF953" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5FE392" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAA5B76" w14:textId="708BD1C9" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E83AEC9" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD52498" w14:textId="6141DA5B" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51919F7A" w14:textId="5648D58D" w:rsidR="00294558" w:rsidRDefault="004E030C">
             <w:r>
               <w:t>7/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F2BD9" w14:paraId="743C68AE" w14:textId="5A9FDDAA" w:rsidTr="001F2BD9">
+      <w:tr w:rsidR="00B845A5" w14:paraId="743C68AE" w14:textId="5A9FDDAA" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B441896" w14:textId="4097A2D2" w:rsidR="001F2BD9" w:rsidRPr="004E383C" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B441896" w14:textId="4097A2D2" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paul Leask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E701A1E" w14:textId="7D54BFB4" w:rsidR="001F2BD9" w:rsidRDefault="001F2BD9">
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557C676C" w14:textId="552308A0" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E701A1E" w14:textId="7D54BFB4" w:rsidR="00294558" w:rsidRDefault="00D47B11">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA6D2C2" w14:textId="550BF95C" w:rsidR="001F2BD9" w:rsidRDefault="001F2BD9">
+          <w:p w14:paraId="0DA6D2C2" w14:textId="550BF95C" w:rsidR="00294558" w:rsidRDefault="00D47B11">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
-[...40 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F0187E" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE88692" w14:textId="50E51C4C" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7F5EFD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="146BE27C" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DC68F8" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B3B53A" w14:textId="584FA7C6" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4207B480" w14:textId="46CDD56C" w:rsidR="00294558" w:rsidRDefault="00885341">
             <w:r>
               <w:t>7/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F2BD9" w14:paraId="33D7CE9F" w14:textId="377A98DA" w:rsidTr="001F2BD9">
+      <w:tr w:rsidR="00B845A5" w14:paraId="6486C63A" w14:textId="3CA46200" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
-[...74 lines deleted...]
-              <w:t>7/11/2025</w:t>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C88C9A8" w14:textId="26884C1A" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Larry Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174764EF" w14:textId="62F7C649" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD01FB" w14:textId="20988C34" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2631CCC2" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F88E865" w14:textId="1E7B3B37" w:rsidR="00294558" w:rsidRPr="00B77806" w:rsidRDefault="00B77806">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acumin Pro" w:eastAsia="Times New Roman" w:hAnsi="Acumin Pro"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22485431" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD2AC0C" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1F36CD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04864CA3" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F36CDED" w14:textId="519FBA8A" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09506921" w14:textId="58160233" w:rsidR="00294558" w:rsidRDefault="00AC5EEE">
+            <w:r>
+              <w:t>13/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E77C0" w14:paraId="0E1724C4" w14:textId="77777777" w:rsidTr="001F2BD9">
+      <w:tr w:rsidR="00B845A5" w14:paraId="0B4E6208" w14:textId="50788B35" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2371" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C9ADE8F" w14:textId="0CD02CB0" w:rsidR="005E77C0" w:rsidRDefault="005E77C0">
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00638FF4" w14:textId="18F59C2E" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leigh-Anne </w:t>
+            </w:r>
+            <w:r w:rsidR="002C4CBC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>McMillan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="107B1135" w14:textId="7C7C558E" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069627FC" w14:textId="5C4F5D1D" w:rsidR="00294558" w:rsidRDefault="00D47B11">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4988A5B2" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4979E4" w14:textId="432D7D5F" w:rsidR="00294558" w:rsidRDefault="00D47B11">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD5D375" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191DE8C0" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B76DEE6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A51EC88" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EBE21F" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8152A3" w14:textId="417CF34B" w:rsidR="00294558" w:rsidRDefault="00DC7514">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="5DD1F93D" w14:textId="2B5A2543" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9209EB" w14:textId="3F65BC61" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arnold Arcus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5F3BBD" w14:textId="2B7E22A5" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26934534" w14:textId="0C94F449" w:rsidR="00294558" w:rsidRDefault="00211A19">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD2A4A5" w14:textId="1579519B" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E033617" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3EFCC6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="777431D6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA8CCE3" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C8FAE7" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4E52F9" w14:textId="3612C717" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C543C3A" w14:textId="240F1715" w:rsidR="00294558" w:rsidRDefault="00DC7514">
+            <w:r>
+              <w:t>10/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="676D9710" w14:textId="06976274" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5390BF" w14:textId="5FD08F4C" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Avril Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6602B9E7" w14:textId="71A9794F" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE4C555" w14:textId="21CF5A6E" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76730E77" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FEDB19" w14:textId="096C7BA0" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A282F43" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AA0DBC" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DDAA74" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E11716" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103F4CAF" w14:textId="6BEECC33" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A8A666" w14:textId="7E55A515" w:rsidR="00294558" w:rsidRDefault="00AE3358">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="67EC4C3D" w14:textId="165326E2" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B18A645" w14:textId="461D1793" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estelle Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A35E4A" w14:textId="5486C1DB" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAF7A69" w14:textId="1FCAEAEE" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F7E3B6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E7A798" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1529F7" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F7C7F6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BF2367" w14:textId="1777EC7D" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBDE3CA" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD866CA" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F076341" w14:textId="1625636C" w:rsidR="00294558" w:rsidRDefault="00924507">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="76BF2850" w14:textId="178AEF70" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2DE4F9" w14:textId="5A4E4117" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mark Henry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A1E349" w14:textId="0A4B1718" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB5ED36" w14:textId="5856496E" w:rsidR="00294558" w:rsidRDefault="00D47B11">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045A18C5" w14:textId="4B538BDE" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F75037A" w14:textId="014BDA21" w:rsidR="00294558" w:rsidRDefault="00D47B11">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171324DB" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5479AE9D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2C9AB2" w14:textId="21FE24E8" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59377A73" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40617B2C" w14:textId="15D18593" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48106544" w14:textId="05FDA6A4" w:rsidR="00294558" w:rsidRDefault="00390CD0">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="50409A97" w14:textId="3809C9C8" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7A8365" w14:textId="041130D4" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ali Morris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0630DAD0" w14:textId="664A6FC2" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0F76C2" w14:textId="4C8221E8" w:rsidR="00294558" w:rsidRDefault="0037687A">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354BCBBD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D3F4A4" w14:textId="375B9880" w:rsidR="00294558" w:rsidRDefault="0037687A">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="595D0F65" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62246B08" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2B0DD7" w14:textId="3FA72303" w:rsidR="00294558" w:rsidRDefault="00AC28FA">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BEB537" w14:textId="3363D285" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3ADD17" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EBC98" w14:textId="29EBEE33" w:rsidR="00294558" w:rsidRDefault="00924507">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="58AE7D4E" w14:textId="00E6033E" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59776786" w14:textId="2A0BAB65" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michelle Lyon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CCCE24" w14:textId="4C9C8019" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CB6342" w14:textId="1B471A68" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ABC42E" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D91CD15" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D759D90" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742A4565" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B53AB7" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079A3E40" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4352C077" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131703D8" w14:textId="6EA22140" w:rsidR="00294558" w:rsidRDefault="00E46732">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="14F5D22C" w14:textId="74FB3049" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3909FEA4" w14:textId="70250063" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lillian Anderson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03618A25" w14:textId="1AE267FC" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7AA33B" w14:textId="790D040E" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED4FD7B" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0D1281" w14:textId="21C7B9A1" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8BA8E4" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DB1E59" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15282F46" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA5C7B" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAAC289" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63785C69" w14:textId="35B51E99" w:rsidR="00294558" w:rsidRDefault="00E46732">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="6873235B" w14:textId="1B7E225B" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358C91A4" w14:textId="1C240075" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rhona Goudie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47679E70" w14:textId="1431397C" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBC0822" w14:textId="4FFD6710" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0490EC1A" w14:textId="6F1722F1" w:rsidR="00294558" w:rsidRDefault="0036576C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BE5CB7" w14:textId="29294F6F" w:rsidR="00294558" w:rsidRDefault="000C55E9">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF7A5F6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA67ACD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC1D94C" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABA15BE" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE111C3" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F8BA59" w14:textId="45E0651B" w:rsidR="00294558" w:rsidRDefault="006054F9">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00B87F0F">
+              <w:t>/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="3B7B6329" w14:textId="7111D87F" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="242038C5" w14:textId="61328D71" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andy Walterson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFA68D1" w14:textId="54CBB9A0" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032EA7D3" w14:textId="539872A0" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE8FD5B" w14:textId="1A725485" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="184C4C47" w14:textId="2F21377A" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4216FD76" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07065E27" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A56C02F" w14:textId="5AC1C683" w:rsidR="00294558" w:rsidRDefault="004D5C47">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D177F87" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59841736" w14:textId="58AE0FA6" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AB7D1E" w14:textId="3F283B4F" w:rsidR="00294558" w:rsidRDefault="006054F9">
+            <w:r>
+              <w:t>14/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="3A070EC3" w14:textId="51EBC0D6" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0797EEFE" w14:textId="4D6BE38D" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jason Montgomery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399C70A2" w14:textId="71178148" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB84A9B" w14:textId="1A93F7F7" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B130F53" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653FB605" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5836D9F9" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B54FE79" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B339B5" w14:textId="58FAF77F" w:rsidR="00294558" w:rsidRDefault="00AC28FA">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B98EBF" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA625DC" w14:textId="7440B4CE" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C51C2E2" w14:textId="2EAEDB8E" w:rsidR="00294558" w:rsidRDefault="00A75F76">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="586EE96D" w14:textId="47AE3C95" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCE1E44" w14:textId="6AE4BB3C" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kim Laidlaw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BFA9C9" w14:textId="5AE2FA6A" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6BDEDB" w14:textId="366D3278" w:rsidR="00294558" w:rsidRDefault="006823D5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5174B0" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F66AF6" w14:textId="3D1A070C" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09725635" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0261E608" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C26BEB" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB2D3E4" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1077A12D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0256E9DD" w14:textId="30A57674" w:rsidR="00294558" w:rsidRDefault="00687A8E">
+            <w:r>
+              <w:t>15/10/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="0AAF5FD0" w14:textId="5B566C92" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FDEFA3" w14:textId="5187EA27" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jennifer Laurenson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EF3437" w14:textId="307F385F" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DF0F69" w14:textId="2A8D316D" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095F2F20" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239F9B65" w14:textId="1E856754" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D193115" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7CBFBC" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED43F40" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8B5DAE" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0095B78D" w14:textId="5242E58D" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8FFA1B" w14:textId="2B631EB1" w:rsidR="00294558" w:rsidRDefault="00F319EF">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="33D7CE9F" w14:textId="377A98DA" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FB5BE6" w14:textId="692D0031" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ian Bray</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BA7C2D" w14:textId="3FE0B658" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A014169" w14:textId="3BB31F09" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3739D7" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB2C36D" w14:textId="6B6D4024" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FFE9AB" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B3FA05" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8B74CD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0C8DED" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAD9272" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7546C220" w14:textId="4F2B4307" w:rsidR="00294558" w:rsidRDefault="00390CD0">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="08D0C01F" w14:textId="36924B26" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F17397" w14:textId="63F774CA" w:rsidR="00294558" w:rsidRPr="004E383C" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Connor Regan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49997600" w14:textId="284E272D" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EC334F" w14:textId="1A0F789C" w:rsidR="00294558" w:rsidRDefault="00526403">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2779342B" w14:textId="3412EB15" w:rsidR="00294558" w:rsidRDefault="0096204F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD3209F" w14:textId="594290D3" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11976D26" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7943082B" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9D50C2" w14:textId="5D96C2B8" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2FF51E" w14:textId="67011B63" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DB8D84" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2559BEA8" w14:textId="3370D08D" w:rsidR="00294558" w:rsidRDefault="008E5667">
+            <w:r>
+              <w:t>3/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="2409FA30" w14:textId="698BF874" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F7C0AA" w14:textId="327D8065" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elizabeth Sinclair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551C1D91" w14:textId="2B1D8271" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:r>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA73C82" w14:textId="0C324E47" w:rsidR="00294558" w:rsidRDefault="00A53A84">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C91FB7" w14:textId="26426CD5" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD29D2E" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E49E30" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B958549" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5226FFEF" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D35596D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B49020" w14:textId="4AA7E67F" w:rsidR="00294558" w:rsidRDefault="00B845A5">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C76750" w14:textId="4D563564" w:rsidR="00294558" w:rsidRDefault="00815F16">
+            <w:r>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="7C4A3EEB" w14:textId="31D3347E" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFBFC2" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gary Brown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5DCB8C" w14:textId="7CCB1090" w:rsidR="00294558" w:rsidRDefault="00AD70EE">
+            <w:r>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FC316C" w14:textId="32A71859" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700BBB4" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422D9619" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E40F47" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2AFA98" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DC9753" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6199A" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2831099B" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="003C261E" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9183BE" w14:textId="7DBD2064" w:rsidR="00294558" w:rsidRPr="003C261E" w:rsidRDefault="00924507">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B845A5" w14:paraId="38F66BE7" w14:textId="7F77CBD0" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBFD840" w14:textId="0F91F728" w:rsidR="00294558" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jordon Wiseman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BA5131" w14:textId="702CBF02" w:rsidR="00294558" w:rsidRDefault="00AD70EE">
+            <w:r>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D7CBF1" w14:textId="34920D29" w:rsidR="00294558" w:rsidRDefault="002C4CBC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B7BB55" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9AA376" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267DE22D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465A9903" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CACD891" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFCE94D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8EF268" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="003C261E" w:rsidRDefault="00294558">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D2E8D1" w14:textId="7A5D324F" w:rsidR="00294558" w:rsidRPr="003C261E" w:rsidRDefault="00687A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15/10/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC396D" w14:paraId="732D0FF5" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DC2813" w14:textId="15F31F95" w:rsidR="00CC396D" w:rsidRDefault="00CC396D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Craig Irvine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FA412F" w14:textId="08206648" w:rsidR="00CC396D" w:rsidRDefault="00CC396D">
+            <w:r>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A39192" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRDefault="00CC396D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1484A6" w14:textId="713626F5" w:rsidR="00CC396D" w:rsidRDefault="00815F16">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0431C2D4" w14:textId="0A96DA87" w:rsidR="00CC396D" w:rsidRDefault="00CC396D">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="040BEF6C" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRDefault="00CC396D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ECC2BF" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRDefault="00CC396D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF8024A" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRDefault="00CC396D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7C8FBF" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRDefault="00CC396D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA37B71" w14:textId="77777777" w:rsidR="00CC396D" w:rsidRPr="003C261E" w:rsidRDefault="00CC396D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C344A4" w14:textId="12C67711" w:rsidR="00CC396D" w:rsidRDefault="00815F16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00367382" w14:paraId="2AB0725F" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE8E1F5" w14:textId="07759A12" w:rsidR="00367382" w:rsidRDefault="00B67EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Paul Gray</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07315950" w14:textId="0E330A97" w:rsidR="00367382" w:rsidRDefault="00B67EC8">
+            <w:r>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3BF55B" w14:textId="413AE8C3" w:rsidR="00367382" w:rsidRDefault="00B67EC8">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16406CBE" w14:textId="77777777" w:rsidR="00367382" w:rsidRDefault="00367382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40986FD8" w14:textId="77777777" w:rsidR="00367382" w:rsidRPr="003C261E" w:rsidRDefault="00367382">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33077B80" w14:textId="77777777" w:rsidR="00367382" w:rsidRDefault="00367382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4119A2A9" w14:textId="77777777" w:rsidR="00367382" w:rsidRDefault="00367382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81F9F9" w14:textId="77777777" w:rsidR="00367382" w:rsidRDefault="00367382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085F915D" w14:textId="77777777" w:rsidR="00367382" w:rsidRDefault="00367382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55585056" w14:textId="77777777" w:rsidR="00367382" w:rsidRPr="003C261E" w:rsidRDefault="00367382">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380ECBE2" w14:textId="282638CD" w:rsidR="00367382" w:rsidRDefault="00DC7514">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A1B41" w14:paraId="4575FBEE" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC58FCA" w14:textId="558932B6" w:rsidR="009A1B41" w:rsidRDefault="009A1B41">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brydon Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2A1C57" w14:textId="6372AC92" w:rsidR="009A1B41" w:rsidRDefault="009A1B41">
+            <w:r>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668DF511" w14:textId="033159ED" w:rsidR="009A1B41" w:rsidRDefault="00852C3A">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFF879B" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRDefault="009A1B41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C023DDE" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRPr="003C261E" w:rsidRDefault="009A1B41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0C5187" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRDefault="009A1B41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA086C1" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRDefault="009A1B41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755E645D" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRDefault="009A1B41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413D4436" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRDefault="009A1B41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666EB258" w14:textId="77777777" w:rsidR="009A1B41" w:rsidRPr="003C261E" w:rsidRDefault="009A1B41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBCB4EF" w14:textId="69D8D3CC" w:rsidR="009A1B41" w:rsidRDefault="00704EB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4D66" w14:paraId="61D45A85" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E35C4D8" w14:textId="5750B792" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jennifer Tait</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCD4199" w14:textId="4AABFF9F" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66">
+            <w:r>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="405A6E16" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683E2439" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33007D91" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DDFBDE" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43144578" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB9F3EB" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CF6AB8" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3DE17E" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70009801" w14:textId="3EABD7D5" w:rsidR="00FC4D66" w:rsidRDefault="00AE3358">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC4D66" w14:paraId="7BC139F3" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FACC5B6" w14:textId="3839F169" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Emma Harmer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12299409" w14:textId="660EFF47" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66">
+            <w:r>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6020EA98" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D4B470" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201B2A1F" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2B9D49" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3DD1F0" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ABA48C" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED49030" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRDefault="00FC4D66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAC488B" w14:textId="77777777" w:rsidR="00FC4D66" w:rsidRPr="003C261E" w:rsidRDefault="00FC4D66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B67E4CD" w14:textId="15C5597F" w:rsidR="00FC4D66" w:rsidRDefault="00924507">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7F63" w14:paraId="775BFBBC" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358E24CE" w14:textId="11E2E986" w:rsidR="005F7F63" w:rsidRDefault="005F7F63">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Janice Thomason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3E614A2E" w14:textId="73F2AE37" w:rsidR="005E77C0" w:rsidRDefault="00011CA7">
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2926B393" w14:textId="0E75BFEB" w:rsidR="005F7F63" w:rsidRDefault="005F7F63">
+            <w:r>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC3E5D8" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRPr="003C261E" w:rsidRDefault="005F7F63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12556856" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRDefault="005F7F63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71906F0D" w14:textId="57FCC15E" w:rsidR="005F7F63" w:rsidRPr="003C261E" w:rsidRDefault="00924507">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3567A98B" w14:textId="77777777" w:rsidR="005E77C0" w:rsidRDefault="005E77C0"/>
-[...33 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4D012E52" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRDefault="005F7F63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415AEF82" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRDefault="005F7F63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A32165" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRDefault="005F7F63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0545115D" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRDefault="005F7F63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B7BEF4" w14:textId="77777777" w:rsidR="005F7F63" w:rsidRPr="003C261E" w:rsidRDefault="005F7F63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352569E3" w14:textId="0036C55B" w:rsidR="005F7F63" w:rsidRDefault="00924507">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096204F" w14:paraId="04390A47" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B42B76B" w14:textId="223AB5EA" w:rsidR="0096204F" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kayla Baptie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4983741D" w14:textId="2FC239C4" w:rsidR="0096204F" w:rsidRDefault="0096204F">
+            <w:r>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530A5A45" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F35EBD2" w14:textId="4018B733" w:rsidR="0096204F" w:rsidRDefault="0096204F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A4C090" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="657C3604" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69313242" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F620304" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1A7FA8" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A00349" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAAC448" w14:textId="295EC4D5" w:rsidR="0096204F" w:rsidRDefault="00F319EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0096204F" w14:paraId="56B6EA1E" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24035197" w14:textId="548D46D3" w:rsidR="0096204F" w:rsidRDefault="00B03B75">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anya Cheatle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5DC66E" w14:textId="21FDE6CF" w:rsidR="0096204F" w:rsidRDefault="0096204F">
+            <w:r>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9222C1" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274C3A2E" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3260B80D" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43818D2F" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C122255" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBC040D" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF43326" w14:textId="77777777" w:rsidR="0096204F" w:rsidRDefault="0096204F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5B1D23" w14:textId="77777777" w:rsidR="0096204F" w:rsidRPr="003C261E" w:rsidRDefault="0096204F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E798382" w14:textId="1D6CA3F8" w:rsidR="0096204F" w:rsidRDefault="00390CD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00017BF4" w14:paraId="4B134D19" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4C63F9" w14:textId="60C8F4CD" w:rsidR="00017BF4" w:rsidRDefault="00B03B75">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lori Watt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA42FE9" w14:textId="69B370DE" w:rsidR="00017BF4" w:rsidRDefault="002A02AF">
+            <w:r>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CEB910" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRPr="003C261E" w:rsidRDefault="00017BF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="529E7639" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRDefault="00017BF4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="242A59A0" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRPr="003C261E" w:rsidRDefault="00017BF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BD1EB4" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRDefault="00017BF4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4F8F1E" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRDefault="00017BF4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703266C9" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRDefault="00017BF4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="589E14A5" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRDefault="00017BF4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438ADFDF" w14:textId="77777777" w:rsidR="00017BF4" w:rsidRPr="003C261E" w:rsidRDefault="00017BF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BB575C" w14:textId="1020052F" w:rsidR="00017BF4" w:rsidRDefault="00E46732">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A02AF" w14:paraId="2F3CD5BD" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48766399" w14:textId="34973B2E" w:rsidR="002A02AF" w:rsidRDefault="002A02AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danah Molloy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D7D102" w14:textId="157C4582" w:rsidR="002A02AF" w:rsidRDefault="002A02AF">
+            <w:r>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7279E6D5" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRPr="003C261E" w:rsidRDefault="002A02AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4999608E" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRDefault="002A02AF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1A119D" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRPr="003C261E" w:rsidRDefault="002A02AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F226856" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRDefault="002A02AF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56097CD7" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRDefault="002A02AF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45071687" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRDefault="002A02AF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF80B64" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRDefault="002A02AF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D9C6B5" w14:textId="77777777" w:rsidR="002A02AF" w:rsidRPr="003C261E" w:rsidRDefault="002A02AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8DD40" w14:textId="531DB9B1" w:rsidR="002A02AF" w:rsidRDefault="00AE3358">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7/11</w:t>
+            </w:r>
+            <w:r w:rsidR="002A02AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D91A9D" w14:paraId="54D45BFE" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5CC106" w14:textId="008BDC1D" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maurice Williamson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D65B41C" w14:textId="4A63FCFD" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D">
+            <w:r>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BB611A" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRPr="003C261E" w:rsidRDefault="00D91A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C88EE7F" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3265FD" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRPr="003C261E" w:rsidRDefault="00D91A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247F6B76" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474A4B75" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="083DAD2F" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4129AA35" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRDefault="00D91A9D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76738DB0" w14:textId="77777777" w:rsidR="00D91A9D" w:rsidRPr="003C261E" w:rsidRDefault="00D91A9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0FA25B" w14:textId="41FA103F" w:rsidR="00D91A9D" w:rsidRDefault="00252DBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>7/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="475CC5BE" w14:textId="77777777" w:rsidR="009F46EA" w:rsidRDefault="009F46EA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="7373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="42C7CC39" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3761ECD7" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
@@ -857,74 +4229,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Application to be a tenant or service user of the association or its subsidiary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292679F4" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Are you related to, or in a relationship with any Management Committee Member or Employee of the Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="60941C6F" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F478421" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Category 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05A4D81C" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tenancy, occupancy, or ownership of property which received services from the Association or its subsidiary (by you or someone to whom you are closely connected).</w:t>
@@ -1195,90 +4569,122 @@
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ADE19F0" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Category 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35960AD1" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
+          <w:p w14:paraId="35960AD1" w14:textId="35690E43" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Received hospitality associated with employment where value is below £60</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5829CCDD" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
+              <w:t>Received hospitality associated with employment where value is below £</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC28FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2600">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5829CCDD" w14:textId="49E05EF1" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Received hospitality associated with employment where value is above £60 (permission required)</w:t>
+              <w:t>Received hospitality associated with employment where value is above £</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC28FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2600">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0 (permission required)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A52B6D" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Asked for fundraising donations from association contractors &amp; suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1342,76 +4748,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Offering to sell the association land or other assets.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F25E89" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Any other interest that may conflict with Management committee / staff member responsibilities (see code of conduct)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="03FEA5A6" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46BBC71E" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Category 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CD297AD" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
@@ -1447,275 +4851,339 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Used an approved contractor/supplier with a value greater that £5000.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54E94BA9" w14:textId="77777777" w:rsidR="00092F77" w:rsidRDefault="00092F77"/>
     <w:p w14:paraId="15086DA9" w14:textId="77777777" w:rsidR="00516557" w:rsidRDefault="00671C52">
       <w:r>
         <w:t>Hard copies of the Declaration Forms are kept in the Chief Executive Office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F63A902" w14:textId="77777777" w:rsidR="0096566C" w:rsidRDefault="0096566C"/>
     <w:sectPr w:rsidR="0096566C" w:rsidSect="00516557">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F4C9D1D" w14:textId="77777777" w:rsidR="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
+    <w:p w14:paraId="5B737F15" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B0EE35" w14:textId="77777777" w:rsidR="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
+    <w:p w14:paraId="242E7C46" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Acumin Pro">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E5514AC" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC0095A" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F82D2F9" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D57AFE8" w14:textId="77777777" w:rsidR="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
+    <w:p w14:paraId="11F60493" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7330CBB1" w14:textId="77777777" w:rsidR="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
+    <w:p w14:paraId="591FF5E5" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12367546" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E7F5CE" w14:textId="77777777" w:rsidR="00092F77" w:rsidRPr="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00092F77">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Hjalt</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
     <w:r w:rsidRPr="00092F77">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>and Housing Association</w:t>
     </w:r>
     <w:r w:rsidR="002541B3">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ltd</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="67CDA1D8" w14:textId="5179DF3C" w:rsidR="00092F77" w:rsidRPr="00092F77" w:rsidRDefault="003C194E" w:rsidP="00092F77">
+  <w:p w14:paraId="67CDA1D8" w14:textId="0236E17A" w:rsidR="00092F77" w:rsidRPr="00092F77" w:rsidRDefault="003C194E" w:rsidP="00092F77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Staff</w:t>
     </w:r>
     <w:r w:rsidR="00092F77" w:rsidRPr="00092F77">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Register of Interest</w:t>
     </w:r>
     <w:r w:rsidR="00417DF9">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F21EAC">
+    <w:r w:rsidR="007543F9">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="006D6A4B">
+    <w:r w:rsidR="00017D9A">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00F21EAC">
+    <w:r w:rsidR="007543F9">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="006D6A4B">
+    <w:r w:rsidR="00017D9A">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30163A9B" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="267936AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E428A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2921,206 +6389,312 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="257182322">
+  <w:num w:numId="1" w16cid:durableId="2005089060">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="595941268">
+  <w:num w:numId="2" w16cid:durableId="628128955">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="323359144">
+  <w:num w:numId="3" w16cid:durableId="1785541743">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="312105016">
+  <w:num w:numId="4" w16cid:durableId="1746610639">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="370569658">
+  <w:num w:numId="5" w16cid:durableId="862940314">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2117366163">
+  <w:num w:numId="6" w16cid:durableId="1959795832">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1825733719">
+  <w:num w:numId="7" w16cid:durableId="897280436">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1229808507">
+  <w:num w:numId="8" w16cid:durableId="333266061">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1624576560">
+  <w:num w:numId="9" w16cid:durableId="225380133">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1397126346">
+  <w:num w:numId="10" w16cid:durableId="987629960">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2117555227">
+  <w:num w:numId="11" w16cid:durableId="261300806">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00092F77"/>
-    <w:rsid w:val="00011CA7"/>
-    <w:rsid w:val="00044214"/>
+    <w:rsid w:val="00003FA1"/>
+    <w:rsid w:val="00017BF4"/>
+    <w:rsid w:val="00017D9A"/>
+    <w:rsid w:val="00022421"/>
+    <w:rsid w:val="000344B6"/>
+    <w:rsid w:val="00061BCA"/>
+    <w:rsid w:val="00087B8A"/>
+    <w:rsid w:val="000924B0"/>
     <w:rsid w:val="00092F77"/>
-    <w:rsid w:val="000A16D0"/>
+    <w:rsid w:val="000C40E1"/>
     <w:rsid w:val="000C55E9"/>
     <w:rsid w:val="00106750"/>
-    <w:rsid w:val="0013673A"/>
+    <w:rsid w:val="0014790E"/>
+    <w:rsid w:val="0015764B"/>
+    <w:rsid w:val="00161FC0"/>
     <w:rsid w:val="001705AF"/>
-    <w:rsid w:val="001714B1"/>
     <w:rsid w:val="001866D2"/>
     <w:rsid w:val="001C77F7"/>
-    <w:rsid w:val="001F2BD9"/>
+    <w:rsid w:val="001E55E6"/>
     <w:rsid w:val="00207809"/>
+    <w:rsid w:val="00211A19"/>
     <w:rsid w:val="002175C8"/>
+    <w:rsid w:val="00231DA7"/>
+    <w:rsid w:val="00252DBC"/>
     <w:rsid w:val="002541B3"/>
-    <w:rsid w:val="0027046D"/>
+    <w:rsid w:val="0027785E"/>
+    <w:rsid w:val="002831AC"/>
     <w:rsid w:val="00294558"/>
-    <w:rsid w:val="002C3F38"/>
+    <w:rsid w:val="002A02AF"/>
+    <w:rsid w:val="002C4CBC"/>
     <w:rsid w:val="002D5654"/>
-    <w:rsid w:val="002F4F1E"/>
+    <w:rsid w:val="0030186D"/>
+    <w:rsid w:val="0032227B"/>
+    <w:rsid w:val="003469D7"/>
     <w:rsid w:val="0036504E"/>
     <w:rsid w:val="0036576C"/>
+    <w:rsid w:val="00367382"/>
     <w:rsid w:val="0037687A"/>
+    <w:rsid w:val="00390CD0"/>
+    <w:rsid w:val="0039304F"/>
     <w:rsid w:val="0039695A"/>
     <w:rsid w:val="003C194E"/>
+    <w:rsid w:val="003C5A63"/>
+    <w:rsid w:val="00412B30"/>
     <w:rsid w:val="00417DF9"/>
-    <w:rsid w:val="004429A2"/>
     <w:rsid w:val="00442DD4"/>
+    <w:rsid w:val="004716CF"/>
+    <w:rsid w:val="00476C40"/>
+    <w:rsid w:val="004825F6"/>
+    <w:rsid w:val="004D5C47"/>
+    <w:rsid w:val="004E030C"/>
     <w:rsid w:val="004E383C"/>
     <w:rsid w:val="00516557"/>
     <w:rsid w:val="00520A7D"/>
+    <w:rsid w:val="00526403"/>
+    <w:rsid w:val="00533E72"/>
+    <w:rsid w:val="00560B86"/>
     <w:rsid w:val="005640E6"/>
-    <w:rsid w:val="005C3333"/>
+    <w:rsid w:val="0057149E"/>
+    <w:rsid w:val="00575A7A"/>
+    <w:rsid w:val="005856D6"/>
+    <w:rsid w:val="00597600"/>
+    <w:rsid w:val="00597AFF"/>
+    <w:rsid w:val="005D2D54"/>
     <w:rsid w:val="005D39E3"/>
-    <w:rsid w:val="005E77C0"/>
+    <w:rsid w:val="005F7F63"/>
+    <w:rsid w:val="00604FE7"/>
+    <w:rsid w:val="006054F9"/>
+    <w:rsid w:val="006060C7"/>
     <w:rsid w:val="00617CF5"/>
-    <w:rsid w:val="0062555B"/>
+    <w:rsid w:val="00622662"/>
+    <w:rsid w:val="0064005C"/>
     <w:rsid w:val="00671C52"/>
-    <w:rsid w:val="006B668F"/>
-    <w:rsid w:val="006D6A4B"/>
+    <w:rsid w:val="006823D5"/>
+    <w:rsid w:val="00687A8E"/>
+    <w:rsid w:val="006B7E8B"/>
+    <w:rsid w:val="006C6B54"/>
+    <w:rsid w:val="006E07DF"/>
+    <w:rsid w:val="006E734E"/>
+    <w:rsid w:val="006F7990"/>
+    <w:rsid w:val="00704EB4"/>
     <w:rsid w:val="007338EC"/>
+    <w:rsid w:val="00737CDE"/>
+    <w:rsid w:val="007543F9"/>
+    <w:rsid w:val="007A0525"/>
+    <w:rsid w:val="007E3483"/>
+    <w:rsid w:val="00815F16"/>
+    <w:rsid w:val="008455D6"/>
+    <w:rsid w:val="00852C3A"/>
+    <w:rsid w:val="008566D3"/>
+    <w:rsid w:val="00857BAC"/>
+    <w:rsid w:val="0088033A"/>
+    <w:rsid w:val="00885341"/>
     <w:rsid w:val="008B51ED"/>
+    <w:rsid w:val="008C09B2"/>
+    <w:rsid w:val="008C5B1C"/>
+    <w:rsid w:val="008D4558"/>
+    <w:rsid w:val="008D4D56"/>
+    <w:rsid w:val="008E5667"/>
+    <w:rsid w:val="008F0C5C"/>
+    <w:rsid w:val="008F579A"/>
+    <w:rsid w:val="00921151"/>
+    <w:rsid w:val="00924507"/>
+    <w:rsid w:val="0096204F"/>
     <w:rsid w:val="0096566C"/>
+    <w:rsid w:val="009735B1"/>
+    <w:rsid w:val="00995EDA"/>
+    <w:rsid w:val="009A1B41"/>
+    <w:rsid w:val="009A7560"/>
+    <w:rsid w:val="009B73DA"/>
+    <w:rsid w:val="009C1993"/>
+    <w:rsid w:val="009C3BF5"/>
+    <w:rsid w:val="009D4C45"/>
     <w:rsid w:val="009F333B"/>
     <w:rsid w:val="009F46EA"/>
-    <w:rsid w:val="00A67E9E"/>
+    <w:rsid w:val="00A117AF"/>
+    <w:rsid w:val="00A37501"/>
+    <w:rsid w:val="00A42511"/>
+    <w:rsid w:val="00A47012"/>
+    <w:rsid w:val="00A53A84"/>
+    <w:rsid w:val="00A75F76"/>
+    <w:rsid w:val="00A86829"/>
+    <w:rsid w:val="00A945FE"/>
+    <w:rsid w:val="00AB40BE"/>
     <w:rsid w:val="00AB5036"/>
+    <w:rsid w:val="00AC28FA"/>
+    <w:rsid w:val="00AC5EEE"/>
     <w:rsid w:val="00AD70EE"/>
+    <w:rsid w:val="00AE3358"/>
     <w:rsid w:val="00AE4356"/>
     <w:rsid w:val="00AF0C11"/>
-    <w:rsid w:val="00B24C3D"/>
+    <w:rsid w:val="00B03B75"/>
+    <w:rsid w:val="00B22D1C"/>
     <w:rsid w:val="00B3192A"/>
     <w:rsid w:val="00B661FB"/>
+    <w:rsid w:val="00B67EC8"/>
+    <w:rsid w:val="00B77806"/>
     <w:rsid w:val="00B8014C"/>
     <w:rsid w:val="00B845A5"/>
+    <w:rsid w:val="00B87F0F"/>
     <w:rsid w:val="00B91F87"/>
-    <w:rsid w:val="00BC0158"/>
-    <w:rsid w:val="00C07D23"/>
+    <w:rsid w:val="00C01E3F"/>
+    <w:rsid w:val="00C04729"/>
     <w:rsid w:val="00C23364"/>
-    <w:rsid w:val="00C81ABB"/>
-    <w:rsid w:val="00CA3710"/>
+    <w:rsid w:val="00C3034B"/>
+    <w:rsid w:val="00C66946"/>
+    <w:rsid w:val="00C74576"/>
+    <w:rsid w:val="00C8797E"/>
+    <w:rsid w:val="00CA6F56"/>
+    <w:rsid w:val="00CC396D"/>
+    <w:rsid w:val="00CF1BF8"/>
     <w:rsid w:val="00D20776"/>
+    <w:rsid w:val="00D2615A"/>
     <w:rsid w:val="00D47B11"/>
-    <w:rsid w:val="00D763FB"/>
-    <w:rsid w:val="00D932DF"/>
+    <w:rsid w:val="00D51371"/>
+    <w:rsid w:val="00D62662"/>
+    <w:rsid w:val="00D91A9D"/>
+    <w:rsid w:val="00DA7C1E"/>
     <w:rsid w:val="00DC39F3"/>
+    <w:rsid w:val="00DC7514"/>
+    <w:rsid w:val="00DD3AE8"/>
+    <w:rsid w:val="00DE5524"/>
     <w:rsid w:val="00E00FCF"/>
+    <w:rsid w:val="00E46732"/>
+    <w:rsid w:val="00E47D36"/>
+    <w:rsid w:val="00E96F3C"/>
+    <w:rsid w:val="00EB2C7E"/>
+    <w:rsid w:val="00EC221A"/>
+    <w:rsid w:val="00EF2695"/>
     <w:rsid w:val="00F0634F"/>
-    <w:rsid w:val="00F16EAB"/>
     <w:rsid w:val="00F21EAC"/>
-    <w:rsid w:val="00F33776"/>
-    <w:rsid w:val="00FC0D82"/>
+    <w:rsid w:val="00F309C1"/>
+    <w:rsid w:val="00F319EF"/>
+    <w:rsid w:val="00F53073"/>
+    <w:rsid w:val="00F557F7"/>
+    <w:rsid w:val="00F93B74"/>
+    <w:rsid w:val="00FC4D66"/>
+    <w:rsid w:val="00FE0E40"/>
+    <w:rsid w:val="00FF371D"/>
     <w:rsid w:val="00FF7CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D51F899"/>
   <w15:docId w15:val="{31E004DA-6C27-4A47-9195-8D65A5763DBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3591,57 +7165,111 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003C194E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="144006579">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="685443385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735930383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1756589017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3890,66 +7518,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>458</Words>
-  <Characters>2360</Characters>
+  <Words>626</Words>
+  <Characters>3265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>337</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>466</Lines>
+  <Paragraphs>216</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2662</CharactersWithSpaces>
+  <CharactersWithSpaces>3675</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kim Laidlaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>