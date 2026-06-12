--- v1 (2026-04-13)
+++ v2 (2026-06-12)
@@ -1797,60 +1797,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kim Laidlaw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44BFA9C9" w14:textId="5AE2FA6A" w:rsidR="00294558" w:rsidRDefault="00294558">
             <w:r>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6BDEDB" w14:textId="366D3278" w:rsidR="00294558" w:rsidRDefault="006823D5">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6D6BDEDB" w14:textId="7F5253FC" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E5174B0" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75F66AF6" w14:textId="3D1A070C" w:rsidR="00294558" w:rsidRDefault="00B845A5">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
@@ -3975,50 +3966,179 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A0FA25B" w14:textId="41FA103F" w:rsidR="00D91A9D" w:rsidRDefault="00252DBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/11/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076170A" w14:paraId="27B5BB3B" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675F92F7" w14:textId="45B08C4D" w:rsidR="0076170A" w:rsidRDefault="0076170A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annette Stickle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5895FB46" w14:textId="72D726D9" w:rsidR="0076170A" w:rsidRDefault="0076170A">
+            <w:r>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD59BB4" w14:textId="77777777" w:rsidR="0076170A" w:rsidRPr="003C261E" w:rsidRDefault="0076170A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C2F1BF" w14:textId="77777777" w:rsidR="0076170A" w:rsidRDefault="0076170A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C136C7" w14:textId="77777777" w:rsidR="0076170A" w:rsidRPr="003C261E" w:rsidRDefault="0076170A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5F5D03" w14:textId="77777777" w:rsidR="0076170A" w:rsidRDefault="0076170A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E802B6F" w14:textId="77777777" w:rsidR="0076170A" w:rsidRDefault="0076170A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260F182B" w14:textId="77777777" w:rsidR="0076170A" w:rsidRDefault="0076170A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1EF11B" w14:textId="77777777" w:rsidR="0076170A" w:rsidRDefault="0076170A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A145739" w14:textId="77777777" w:rsidR="0076170A" w:rsidRPr="003C261E" w:rsidRDefault="0076170A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39630B4F" w14:textId="553EF673" w:rsidR="0076170A" w:rsidRDefault="0076170A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25/5/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="475CC5BE" w14:textId="77777777" w:rsidR="009F46EA" w:rsidRDefault="009F46EA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="7373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="42C7CC39" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3761ECD7" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -4211,69 +4331,69 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="641C34E7" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Application to be a tenant or service user of the association or its subsidiary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292679F4" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Are you related to, or in a relationship with any Management Committee Member or Employee of the Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="60941C6F" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F478421" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4869,61 +4989,61 @@
     <w:p w14:paraId="15086DA9" w14:textId="77777777" w:rsidR="00516557" w:rsidRDefault="00671C52">
       <w:r>
         <w:t>Hard copies of the Declaration Forms are kept in the Chief Executive Office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F63A902" w14:textId="77777777" w:rsidR="0096566C" w:rsidRDefault="0096566C"/>
     <w:sectPr w:rsidR="0096566C" w:rsidSect="00516557">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B737F15" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
+    <w:p w14:paraId="7A80C2A9" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="242E7C46" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
+    <w:p w14:paraId="24105FC7" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4987,61 +5107,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EC0095A" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F82D2F9" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11F60493" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
+    <w:p w14:paraId="66592D93" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="591FF5E5" w14:textId="77777777" w:rsidR="005856D6" w:rsidRDefault="005856D6" w:rsidP="00092F77">
+    <w:p w14:paraId="699BCBBC" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12367546" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E7F5CE" w14:textId="77777777" w:rsidR="00092F77" w:rsidRPr="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
     <w:pPr>
@@ -6428,91 +6548,93 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1959795832">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="897280436">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="333266061">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="225380133">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="987629960">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="261300806">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00092F77"/>
     <w:rsid w:val="00003FA1"/>
     <w:rsid w:val="00017BF4"/>
     <w:rsid w:val="00017D9A"/>
     <w:rsid w:val="00022421"/>
     <w:rsid w:val="000344B6"/>
     <w:rsid w:val="00061BCA"/>
     <w:rsid w:val="00087B8A"/>
     <w:rsid w:val="000924B0"/>
     <w:rsid w:val="00092F77"/>
     <w:rsid w:val="000C40E1"/>
     <w:rsid w:val="000C55E9"/>
     <w:rsid w:val="00106750"/>
     <w:rsid w:val="0014790E"/>
     <w:rsid w:val="0015764B"/>
     <w:rsid w:val="00161FC0"/>
     <w:rsid w:val="001705AF"/>
     <w:rsid w:val="001866D2"/>
     <w:rsid w:val="001C77F7"/>
+    <w:rsid w:val="001D7771"/>
     <w:rsid w:val="001E55E6"/>
     <w:rsid w:val="00207809"/>
     <w:rsid w:val="00211A19"/>
     <w:rsid w:val="002175C8"/>
     <w:rsid w:val="00231DA7"/>
     <w:rsid w:val="00252DBC"/>
     <w:rsid w:val="002541B3"/>
     <w:rsid w:val="0027785E"/>
     <w:rsid w:val="002831AC"/>
     <w:rsid w:val="00294558"/>
     <w:rsid w:val="002A02AF"/>
     <w:rsid w:val="002C4CBC"/>
     <w:rsid w:val="002D5654"/>
     <w:rsid w:val="0030186D"/>
     <w:rsid w:val="0032227B"/>
     <w:rsid w:val="003469D7"/>
     <w:rsid w:val="0036504E"/>
     <w:rsid w:val="0036576C"/>
     <w:rsid w:val="00367382"/>
     <w:rsid w:val="0037687A"/>
     <w:rsid w:val="00390CD0"/>
     <w:rsid w:val="0039304F"/>
     <w:rsid w:val="0039695A"/>
     <w:rsid w:val="003C194E"/>
     <w:rsid w:val="003C5A63"/>
@@ -6535,113 +6657,118 @@
     <w:rsid w:val="00575A7A"/>
     <w:rsid w:val="005856D6"/>
     <w:rsid w:val="00597600"/>
     <w:rsid w:val="00597AFF"/>
     <w:rsid w:val="005D2D54"/>
     <w:rsid w:val="005D39E3"/>
     <w:rsid w:val="005F7F63"/>
     <w:rsid w:val="00604FE7"/>
     <w:rsid w:val="006054F9"/>
     <w:rsid w:val="006060C7"/>
     <w:rsid w:val="00617CF5"/>
     <w:rsid w:val="00622662"/>
     <w:rsid w:val="0064005C"/>
     <w:rsid w:val="00671C52"/>
     <w:rsid w:val="006823D5"/>
     <w:rsid w:val="00687A8E"/>
     <w:rsid w:val="006B7E8B"/>
     <w:rsid w:val="006C6B54"/>
     <w:rsid w:val="006E07DF"/>
     <w:rsid w:val="006E734E"/>
     <w:rsid w:val="006F7990"/>
     <w:rsid w:val="00704EB4"/>
     <w:rsid w:val="007338EC"/>
     <w:rsid w:val="00737CDE"/>
     <w:rsid w:val="007543F9"/>
+    <w:rsid w:val="0076170A"/>
     <w:rsid w:val="007A0525"/>
     <w:rsid w:val="007E3483"/>
     <w:rsid w:val="00815F16"/>
     <w:rsid w:val="008455D6"/>
     <w:rsid w:val="00852C3A"/>
     <w:rsid w:val="008566D3"/>
     <w:rsid w:val="00857BAC"/>
     <w:rsid w:val="0088033A"/>
     <w:rsid w:val="00885341"/>
     <w:rsid w:val="008B51ED"/>
     <w:rsid w:val="008C09B2"/>
     <w:rsid w:val="008C5B1C"/>
     <w:rsid w:val="008D4558"/>
     <w:rsid w:val="008D4D56"/>
+    <w:rsid w:val="008E1C8A"/>
     <w:rsid w:val="008E5667"/>
     <w:rsid w:val="008F0C5C"/>
     <w:rsid w:val="008F579A"/>
     <w:rsid w:val="00921151"/>
     <w:rsid w:val="00924507"/>
     <w:rsid w:val="0096204F"/>
     <w:rsid w:val="0096566C"/>
     <w:rsid w:val="009735B1"/>
     <w:rsid w:val="00995EDA"/>
     <w:rsid w:val="009A1B41"/>
     <w:rsid w:val="009A7560"/>
     <w:rsid w:val="009B73DA"/>
     <w:rsid w:val="009C1993"/>
     <w:rsid w:val="009C3BF5"/>
     <w:rsid w:val="009D4C45"/>
     <w:rsid w:val="009F333B"/>
     <w:rsid w:val="009F46EA"/>
     <w:rsid w:val="00A117AF"/>
     <w:rsid w:val="00A37501"/>
     <w:rsid w:val="00A42511"/>
     <w:rsid w:val="00A47012"/>
     <w:rsid w:val="00A53A84"/>
     <w:rsid w:val="00A75F76"/>
     <w:rsid w:val="00A86829"/>
     <w:rsid w:val="00A945FE"/>
     <w:rsid w:val="00AB40BE"/>
     <w:rsid w:val="00AB5036"/>
+    <w:rsid w:val="00AC1589"/>
     <w:rsid w:val="00AC28FA"/>
     <w:rsid w:val="00AC5EEE"/>
     <w:rsid w:val="00AD70EE"/>
     <w:rsid w:val="00AE3358"/>
     <w:rsid w:val="00AE4356"/>
     <w:rsid w:val="00AF0C11"/>
     <w:rsid w:val="00B03B75"/>
     <w:rsid w:val="00B22D1C"/>
     <w:rsid w:val="00B3192A"/>
+    <w:rsid w:val="00B4597C"/>
     <w:rsid w:val="00B661FB"/>
     <w:rsid w:val="00B67EC8"/>
     <w:rsid w:val="00B77806"/>
     <w:rsid w:val="00B8014C"/>
     <w:rsid w:val="00B845A5"/>
     <w:rsid w:val="00B87F0F"/>
     <w:rsid w:val="00B91F87"/>
     <w:rsid w:val="00C01E3F"/>
     <w:rsid w:val="00C04729"/>
     <w:rsid w:val="00C23364"/>
     <w:rsid w:val="00C3034B"/>
     <w:rsid w:val="00C66946"/>
     <w:rsid w:val="00C74576"/>
+    <w:rsid w:val="00C75CF6"/>
     <w:rsid w:val="00C8797E"/>
     <w:rsid w:val="00CA6F56"/>
     <w:rsid w:val="00CC396D"/>
     <w:rsid w:val="00CF1BF8"/>
     <w:rsid w:val="00D20776"/>
     <w:rsid w:val="00D2615A"/>
     <w:rsid w:val="00D47B11"/>
     <w:rsid w:val="00D51371"/>
     <w:rsid w:val="00D62662"/>
     <w:rsid w:val="00D91A9D"/>
     <w:rsid w:val="00DA7C1E"/>
     <w:rsid w:val="00DC39F3"/>
     <w:rsid w:val="00DC7514"/>
     <w:rsid w:val="00DD3AE8"/>
     <w:rsid w:val="00DE5524"/>
     <w:rsid w:val="00E00FCF"/>
     <w:rsid w:val="00E46732"/>
     <w:rsid w:val="00E47D36"/>
     <w:rsid w:val="00E96F3C"/>
     <w:rsid w:val="00EB2C7E"/>
     <w:rsid w:val="00EC221A"/>
     <w:rsid w:val="00EF2695"/>
     <w:rsid w:val="00F0634F"/>
     <w:rsid w:val="00F21EAC"/>
     <w:rsid w:val="00F309C1"/>
@@ -7518,66 +7645,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>626</Words>
-  <Characters>3265</Characters>
+  <Words>589</Words>
+  <Characters>3071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>466</Lines>
-  <Paragraphs>216</Paragraphs>
+  <Lines>437</Lines>
+  <Paragraphs>179</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3675</CharactersWithSpaces>
+  <CharactersWithSpaces>3524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Kim Laidlaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>