--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -409,66 +409,66 @@
           <w:p w14:paraId="557C676C" w14:textId="552308A0" w:rsidR="00294558" w:rsidRDefault="00294558">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E701A1E" w14:textId="7D54BFB4" w:rsidR="00294558" w:rsidRDefault="00D47B11">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA6D2C2" w14:textId="550BF95C" w:rsidR="00294558" w:rsidRDefault="00D47B11">
+          <w:p w14:paraId="0DA6D2C2" w14:textId="51C74E1B" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F0187E" w14:textId="5676046F" w:rsidR="00294558" w:rsidRDefault="00B053AC">
             <w:r w:rsidRPr="003C261E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="53F0187E" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CE88692" w14:textId="50E51C4C" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F7F5EFD" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="146BE27C" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09DC68F8" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
@@ -939,51 +939,60 @@
               </w:rPr>
               <w:t>Estelle Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46A35E4A" w14:textId="5486C1DB" w:rsidR="00294558" w:rsidRDefault="00294558">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BAF7A69" w14:textId="1FCAEAEE" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F7E3B6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+          <w:p w14:paraId="55F7E3B6" w14:textId="75A5C6A2" w:rsidR="00294558" w:rsidRDefault="006E3C1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21E7A798" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F1529F7" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F7C7F6" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31BF2367" w14:textId="1777EC7D" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
@@ -2253,72 +2262,72 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CD29D2E" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E49E30" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B958549" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5226FFEF" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
+          <w:p w14:paraId="5226FFEF" w14:textId="5F05F22E" w:rsidR="00294558" w:rsidRDefault="007A65BE">
+            <w:r w:rsidRPr="003C261E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D35596D" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B49020" w14:textId="4AA7E67F" w:rsidR="00294558" w:rsidRDefault="00B845A5">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="42B49020" w14:textId="00760B3C" w:rsidR="00294558" w:rsidRDefault="00294558"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C76750" w14:textId="4D563564" w:rsidR="00294558" w:rsidRDefault="00815F16">
             <w:r>
               <w:t>7/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B845A5" w14:paraId="7C4A3EEB" w14:textId="31D3347E" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DCFBFC2" w14:textId="77777777" w:rsidR="00294558" w:rsidRDefault="00294558">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3575,179 +3584,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E798382" w14:textId="1D6CA3F8" w:rsidR="0096204F" w:rsidRDefault="00390CD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017BF4" w14:paraId="4B134D19" w14:textId="77777777" w:rsidTr="00FC4D66">
-[...127 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="002A02AF" w14:paraId="2F3CD5BD" w14:textId="77777777" w:rsidTr="00FC4D66">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48766399" w14:textId="34973B2E" w:rsidR="002A02AF" w:rsidRDefault="002A02AF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Danah Molloy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4095,50 +3975,317 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39630B4F" w14:textId="553EF673" w:rsidR="0076170A" w:rsidRDefault="0076170A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25/5/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00033B52" w14:paraId="5BB33260" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013929EE" w14:textId="3C013F68" w:rsidR="00033B52" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Julie Craigie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090A4138" w14:textId="5D814699" w:rsidR="00033B52" w:rsidRDefault="00033B52">
+            <w:r>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6974A5D5" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0AD354" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295A11BD" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67396D" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36130C86" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D44953" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520DA40F" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="705BA20C" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066494F5" w14:textId="4CD74A47" w:rsidR="00033B52" w:rsidRDefault="006D044A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17/6/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00033B52" w14:paraId="09628910" w14:textId="77777777" w:rsidTr="00FC4D66">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0720461D" w14:textId="7DA099AF" w:rsidR="00033B52" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anita Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2E7031" w14:textId="02E68B24" w:rsidR="00033B52" w:rsidRDefault="00033B52">
+            <w:r>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9307B5" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9B60A0" w14:textId="65BFCA91" w:rsidR="00033B52" w:rsidRDefault="006E3C1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FC"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D6CAF8" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493554B3" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFF313E" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6210E5AC" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D47E2A2" w14:textId="77777777" w:rsidR="00033B52" w:rsidRDefault="00033B52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CE30F4" w14:textId="77777777" w:rsidR="00033B52" w:rsidRPr="003C261E" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4638BAC9" w14:textId="741AF358" w:rsidR="00033B52" w:rsidRDefault="00033B52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/7/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="475CC5BE" w14:textId="77777777" w:rsidR="009F46EA" w:rsidRDefault="009F46EA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="7373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="42C7CC39" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3761ECD7" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -4274,50 +4421,51 @@
               </w:rPr>
               <w:t>Involved in tendering for or the management of any goods or services to us.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="44215F08" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79793706" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Category 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A40D445" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Any proposed application for employment or committee membership involved with this declaration</w:t>
@@ -4331,94 +4479,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="641C34E7" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Application to be a tenant or service user of the association or its subsidiary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292679F4" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are you related to, or in a relationship with any Management Committee Member or Employee of the Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294558" w:rsidRPr="00B07F13" w14:paraId="60941C6F" w14:textId="77777777" w:rsidTr="00265C1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F478421" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00265C1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Category 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05A4D81C" w14:textId="77777777" w:rsidR="00294558" w:rsidRPr="00FE2600" w:rsidRDefault="00294558" w:rsidP="00294558">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2600">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tenancy, occupancy, or ownership of property which received services from the Association or its subsidiary (by you or someone to whom you are closely connected).</w:t>
@@ -4989,61 +5135,61 @@
     <w:p w14:paraId="15086DA9" w14:textId="77777777" w:rsidR="00516557" w:rsidRDefault="00671C52">
       <w:r>
         <w:t>Hard copies of the Declaration Forms are kept in the Chief Executive Office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F63A902" w14:textId="77777777" w:rsidR="0096566C" w:rsidRDefault="0096566C"/>
     <w:sectPr w:rsidR="0096566C" w:rsidSect="00516557">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A80C2A9" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
+    <w:p w14:paraId="21FB07D7" w14:textId="77777777" w:rsidR="00506273" w:rsidRDefault="00506273" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24105FC7" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
+    <w:p w14:paraId="64E41265" w14:textId="77777777" w:rsidR="00506273" w:rsidRDefault="00506273" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5107,61 +5253,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EC0095A" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F82D2F9" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66592D93" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
+    <w:p w14:paraId="3085AF1D" w14:textId="77777777" w:rsidR="00506273" w:rsidRDefault="00506273" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="699BCBBC" w14:textId="77777777" w:rsidR="00AC1589" w:rsidRDefault="00AC1589" w:rsidP="00092F77">
+    <w:p w14:paraId="575AA34A" w14:textId="77777777" w:rsidR="00506273" w:rsidRDefault="00506273" w:rsidP="00092F77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12367546" w14:textId="77777777" w:rsidR="00017D9A" w:rsidRDefault="00017D9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12E7F5CE" w14:textId="77777777" w:rsidR="00092F77" w:rsidRPr="00092F77" w:rsidRDefault="00092F77" w:rsidP="00092F77">
     <w:pPr>
@@ -6548,255 +6694,273 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1959795832">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="897280436">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="333266061">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="225380133">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="987629960">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="261300806">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00092F77"/>
     <w:rsid w:val="00003FA1"/>
     <w:rsid w:val="00017BF4"/>
     <w:rsid w:val="00017D9A"/>
     <w:rsid w:val="00022421"/>
+    <w:rsid w:val="00033B52"/>
     <w:rsid w:val="000344B6"/>
     <w:rsid w:val="00061BCA"/>
     <w:rsid w:val="00087B8A"/>
     <w:rsid w:val="000924B0"/>
     <w:rsid w:val="00092F77"/>
     <w:rsid w:val="000C40E1"/>
     <w:rsid w:val="000C55E9"/>
     <w:rsid w:val="00106750"/>
     <w:rsid w:val="0014790E"/>
     <w:rsid w:val="0015764B"/>
     <w:rsid w:val="00161FC0"/>
     <w:rsid w:val="001705AF"/>
     <w:rsid w:val="001866D2"/>
     <w:rsid w:val="001C77F7"/>
     <w:rsid w:val="001D7771"/>
     <w:rsid w:val="001E55E6"/>
     <w:rsid w:val="00207809"/>
     <w:rsid w:val="00211A19"/>
     <w:rsid w:val="002175C8"/>
     <w:rsid w:val="00231DA7"/>
     <w:rsid w:val="00252DBC"/>
     <w:rsid w:val="002541B3"/>
+    <w:rsid w:val="00273023"/>
     <w:rsid w:val="0027785E"/>
     <w:rsid w:val="002831AC"/>
     <w:rsid w:val="00294558"/>
     <w:rsid w:val="002A02AF"/>
     <w:rsid w:val="002C4CBC"/>
     <w:rsid w:val="002D5654"/>
+    <w:rsid w:val="002E320D"/>
     <w:rsid w:val="0030186D"/>
     <w:rsid w:val="0032227B"/>
     <w:rsid w:val="003469D7"/>
     <w:rsid w:val="0036504E"/>
     <w:rsid w:val="0036576C"/>
     <w:rsid w:val="00367382"/>
     <w:rsid w:val="0037687A"/>
     <w:rsid w:val="00390CD0"/>
     <w:rsid w:val="0039304F"/>
     <w:rsid w:val="0039695A"/>
     <w:rsid w:val="003C194E"/>
     <w:rsid w:val="003C5A63"/>
     <w:rsid w:val="00412B30"/>
     <w:rsid w:val="00417DF9"/>
     <w:rsid w:val="00442DD4"/>
     <w:rsid w:val="004716CF"/>
+    <w:rsid w:val="00472C9D"/>
     <w:rsid w:val="00476C40"/>
     <w:rsid w:val="004825F6"/>
+    <w:rsid w:val="004B35F7"/>
     <w:rsid w:val="004D5C47"/>
     <w:rsid w:val="004E030C"/>
     <w:rsid w:val="004E383C"/>
+    <w:rsid w:val="00506273"/>
+    <w:rsid w:val="00513DB6"/>
     <w:rsid w:val="00516557"/>
     <w:rsid w:val="00520A7D"/>
     <w:rsid w:val="00526403"/>
     <w:rsid w:val="00533E72"/>
     <w:rsid w:val="00560B86"/>
     <w:rsid w:val="005640E6"/>
     <w:rsid w:val="0057149E"/>
     <w:rsid w:val="00575A7A"/>
     <w:rsid w:val="005856D6"/>
     <w:rsid w:val="00597600"/>
     <w:rsid w:val="00597AFF"/>
     <w:rsid w:val="005D2D54"/>
     <w:rsid w:val="005D39E3"/>
     <w:rsid w:val="005F7F63"/>
     <w:rsid w:val="00604FE7"/>
     <w:rsid w:val="006054F9"/>
     <w:rsid w:val="006060C7"/>
     <w:rsid w:val="00617CF5"/>
     <w:rsid w:val="00622662"/>
     <w:rsid w:val="0064005C"/>
     <w:rsid w:val="00671C52"/>
     <w:rsid w:val="006823D5"/>
     <w:rsid w:val="00687A8E"/>
     <w:rsid w:val="006B7E8B"/>
     <w:rsid w:val="006C6B54"/>
+    <w:rsid w:val="006D044A"/>
     <w:rsid w:val="006E07DF"/>
+    <w:rsid w:val="006E3C1E"/>
     <w:rsid w:val="006E734E"/>
     <w:rsid w:val="006F7990"/>
     <w:rsid w:val="00704EB4"/>
     <w:rsid w:val="007338EC"/>
     <w:rsid w:val="00737CDE"/>
     <w:rsid w:val="007543F9"/>
     <w:rsid w:val="0076170A"/>
     <w:rsid w:val="007A0525"/>
+    <w:rsid w:val="007A65BE"/>
     <w:rsid w:val="007E3483"/>
+    <w:rsid w:val="0081477D"/>
     <w:rsid w:val="00815F16"/>
     <w:rsid w:val="008455D6"/>
     <w:rsid w:val="00852C3A"/>
     <w:rsid w:val="008566D3"/>
     <w:rsid w:val="00857BAC"/>
+    <w:rsid w:val="00862910"/>
     <w:rsid w:val="0088033A"/>
     <w:rsid w:val="00885341"/>
     <w:rsid w:val="008B51ED"/>
     <w:rsid w:val="008C09B2"/>
     <w:rsid w:val="008C5B1C"/>
     <w:rsid w:val="008D4558"/>
     <w:rsid w:val="008D4D56"/>
     <w:rsid w:val="008E1C8A"/>
     <w:rsid w:val="008E5667"/>
     <w:rsid w:val="008F0C5C"/>
     <w:rsid w:val="008F579A"/>
     <w:rsid w:val="00921151"/>
     <w:rsid w:val="00924507"/>
+    <w:rsid w:val="009251D0"/>
     <w:rsid w:val="0096204F"/>
     <w:rsid w:val="0096566C"/>
     <w:rsid w:val="009735B1"/>
     <w:rsid w:val="00995EDA"/>
     <w:rsid w:val="009A1B41"/>
     <w:rsid w:val="009A7560"/>
     <w:rsid w:val="009B73DA"/>
     <w:rsid w:val="009C1993"/>
     <w:rsid w:val="009C3BF5"/>
     <w:rsid w:val="009D4C45"/>
     <w:rsid w:val="009F333B"/>
     <w:rsid w:val="009F46EA"/>
     <w:rsid w:val="00A117AF"/>
+    <w:rsid w:val="00A30CD7"/>
     <w:rsid w:val="00A37501"/>
     <w:rsid w:val="00A42511"/>
     <w:rsid w:val="00A47012"/>
     <w:rsid w:val="00A53A84"/>
     <w:rsid w:val="00A75F76"/>
     <w:rsid w:val="00A86829"/>
     <w:rsid w:val="00A945FE"/>
     <w:rsid w:val="00AB40BE"/>
     <w:rsid w:val="00AB5036"/>
     <w:rsid w:val="00AC1589"/>
     <w:rsid w:val="00AC28FA"/>
     <w:rsid w:val="00AC5EEE"/>
     <w:rsid w:val="00AD70EE"/>
     <w:rsid w:val="00AE3358"/>
     <w:rsid w:val="00AE4356"/>
     <w:rsid w:val="00AF0C11"/>
     <w:rsid w:val="00B03B75"/>
+    <w:rsid w:val="00B053AC"/>
     <w:rsid w:val="00B22D1C"/>
+    <w:rsid w:val="00B27E0A"/>
     <w:rsid w:val="00B3192A"/>
     <w:rsid w:val="00B4597C"/>
     <w:rsid w:val="00B661FB"/>
     <w:rsid w:val="00B67EC8"/>
     <w:rsid w:val="00B77806"/>
     <w:rsid w:val="00B8014C"/>
     <w:rsid w:val="00B845A5"/>
     <w:rsid w:val="00B87F0F"/>
     <w:rsid w:val="00B91F87"/>
     <w:rsid w:val="00C01E3F"/>
+    <w:rsid w:val="00C0276D"/>
     <w:rsid w:val="00C04729"/>
     <w:rsid w:val="00C23364"/>
     <w:rsid w:val="00C3034B"/>
     <w:rsid w:val="00C66946"/>
     <w:rsid w:val="00C74576"/>
     <w:rsid w:val="00C75CF6"/>
     <w:rsid w:val="00C8797E"/>
     <w:rsid w:val="00CA6F56"/>
     <w:rsid w:val="00CC396D"/>
     <w:rsid w:val="00CF1BF8"/>
     <w:rsid w:val="00D20776"/>
     <w:rsid w:val="00D2615A"/>
     <w:rsid w:val="00D47B11"/>
     <w:rsid w:val="00D51371"/>
     <w:rsid w:val="00D62662"/>
     <w:rsid w:val="00D91A9D"/>
     <w:rsid w:val="00DA7C1E"/>
     <w:rsid w:val="00DC39F3"/>
     <w:rsid w:val="00DC7514"/>
     <w:rsid w:val="00DD3AE8"/>
+    <w:rsid w:val="00DE1E83"/>
     <w:rsid w:val="00DE5524"/>
     <w:rsid w:val="00E00FCF"/>
     <w:rsid w:val="00E46732"/>
     <w:rsid w:val="00E47D36"/>
     <w:rsid w:val="00E96F3C"/>
     <w:rsid w:val="00EB2C7E"/>
     <w:rsid w:val="00EC221A"/>
     <w:rsid w:val="00EF2695"/>
     <w:rsid w:val="00F0634F"/>
     <w:rsid w:val="00F21EAC"/>
     <w:rsid w:val="00F309C1"/>
     <w:rsid w:val="00F319EF"/>
     <w:rsid w:val="00F53073"/>
     <w:rsid w:val="00F557F7"/>
+    <w:rsid w:val="00F67FC1"/>
     <w:rsid w:val="00F93B74"/>
     <w:rsid w:val="00FC4D66"/>
     <w:rsid w:val="00FE0E40"/>
     <w:rsid w:val="00FF371D"/>
     <w:rsid w:val="00FF7CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7645,67 +7809,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>589</Words>
-  <Characters>3071</Characters>
+  <Words>592</Words>
+  <Characters>3377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>437</Lines>
-  <Paragraphs>179</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3524</CharactersWithSpaces>
+  <CharactersWithSpaces>3962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kim Laidlaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>